--- v1 (2026-02-25)
+++ v2 (2026-04-13)
@@ -1876,61 +1876,61 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41B3CE93" w14:textId="77777777" w:rsidR="00516492" w:rsidRDefault="00516492">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00516492" w:rsidSect="00F35F57">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="144" w:footer="288" w:gutter="0"/>
       <w:cols w:num="2" w:space="432"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="67D8B7D5" w14:textId="77777777" w:rsidR="00C93A87" w:rsidRDefault="00C93A87">
+    <w:p w14:paraId="12905409" w14:textId="77777777" w:rsidR="009B6826" w:rsidRDefault="009B6826">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="31ED699A" w14:textId="77777777" w:rsidR="00C93A87" w:rsidRDefault="00C93A87">
+    <w:p w14:paraId="52957EBB" w14:textId="77777777" w:rsidR="009B6826" w:rsidRDefault="009B6826">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -1944,51 +1944,50 @@
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gautami">
     <w:panose1 w:val="02000500000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00200003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
@@ -2324,61 +2323,61 @@
     <w:r w:rsidR="00F877D4">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="0033613C" w:rsidRPr="00F94DB0">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:noProof/>
         <w:lang w:val="pl-PL"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00F877D4">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F8FB1E9" w14:textId="77777777" w:rsidR="00C93A87" w:rsidRDefault="00C93A87">
+    <w:p w14:paraId="4A12BAF6" w14:textId="77777777" w:rsidR="009B6826" w:rsidRDefault="009B6826">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7CAC4F43" w14:textId="77777777" w:rsidR="00C93A87" w:rsidRDefault="00C93A87">
+    <w:p w14:paraId="1DB09ACF" w14:textId="77777777" w:rsidR="009B6826" w:rsidRDefault="009B6826">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0D66E7AC" w14:textId="77777777" w:rsidR="00516492" w:rsidRPr="007D4428" w:rsidRDefault="00106C67" w:rsidP="006226A2">
     <w:pPr>
       <w:pStyle w:val="Heading1"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rStyle w:val="Strong"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:bookmarkStart w:id="0" w:name="_Hlk166010220"/>
@@ -2519,51 +2518,51 @@
       </w:rPr>
       <w:t xml:space="preserve">   </w:t>
     </w:r>
     <w:r w:rsidR="007D4428">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>International Journal of Scientific Research in E</w:t>
     </w:r>
     <w:r w:rsidR="00D505A8">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>ngineering and Management</w:t>
     </w:r>
     <w:r w:rsidR="007D4428">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> (IJSREM)</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3FD25C45" w14:textId="25AF384F" w:rsidR="00516492" w:rsidRPr="00A041F7" w:rsidRDefault="00297E19" w:rsidP="00297E19">
+  <w:p w14:paraId="3FD25C45" w14:textId="5BE0886B" w:rsidR="00516492" w:rsidRPr="00A041F7" w:rsidRDefault="00297E19" w:rsidP="00297E19">
     <w:pPr>
       <w:pStyle w:val="Heading1"/>
       <w:spacing w:before="0"/>
       <w:rPr>
         <w:rStyle w:val="IntenseEmphasis"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">                   </w:t>
     </w:r>
     <w:r w:rsidR="00D31262">
       <w:rPr>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
@@ -2586,321 +2585,313 @@
     </w:r>
     <w:r w:rsidR="00C603B7">
       <w:rPr>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>10</w:t>
     </w:r>
     <w:r w:rsidR="0033613C">
       <w:rPr>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> Issue: </w:t>
     </w:r>
     <w:r w:rsidR="00C603B7">
       <w:rPr>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
+    <w:r w:rsidR="00935092">
+      <w:rPr>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r w:rsidR="0033613C">
+      <w:rPr>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> | </w:t>
+    </w:r>
+    <w:r w:rsidR="00935092">
+      <w:rPr>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>April</w:t>
+    </w:r>
+    <w:r w:rsidR="00554170">
+      <w:rPr>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="003B303F">
+      <w:rPr>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>-</w:t>
+    </w:r>
+    <w:r w:rsidR="00B838DD">
+      <w:rPr>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00C86AE0">
+      <w:rPr>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>202</w:t>
+    </w:r>
+    <w:r w:rsidR="00C603B7">
+      <w:rPr>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidR="00B90EF3">
+      <w:rPr>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="002E5491">
+      <w:rPr>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">             </w:t>
+    </w:r>
+    <w:r w:rsidR="00B23B01">
+      <w:rPr>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00DB797F">
+      <w:rPr>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00567B92">
+      <w:rPr>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="002E5491">
+      <w:rPr>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">    </w:t>
+    </w:r>
+    <w:r w:rsidR="00AD1D1E">
+      <w:rPr>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">  </w:t>
+    </w:r>
+    <w:r w:rsidR="001F3410">
+      <w:rPr>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="002E5491">
+      <w:rPr>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">  SJIF </w:t>
+    </w:r>
+    <w:r w:rsidR="00A62A21">
+      <w:rPr>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>Rating</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">: </w:t>
+    </w:r>
+    <w:r w:rsidR="00961B16">
+      <w:rPr>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>8.</w:t>
+    </w:r>
     <w:r w:rsidR="006404A6">
       <w:rPr>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>659</w:t>
     </w:r>
     <w:r w:rsidR="0033613C">
       <w:rPr>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve"> | </w:t>
-[...1 lines deleted...]
-    <w:r w:rsidR="006404A6">
+      <w:t xml:space="preserve">        </w:t>
+    </w:r>
+    <w:r w:rsidR="00CB67F6">
       <w:rPr>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>Feb</w:t>
-[...1 lines deleted...]
-    <w:r w:rsidR="00554170">
+      <w:t xml:space="preserve">    </w:t>
+    </w:r>
+    <w:r w:rsidR="005273B1">
       <w:rPr>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
+      <w:t xml:space="preserve">    </w:t>
+    </w:r>
+    <w:r w:rsidR="001912D7">
+      <w:rPr>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">   </w:t>
+    </w:r>
+    <w:r w:rsidR="00AD1D1E">
+      <w:rPr>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">    </w:t>
+    </w:r>
+    <w:r w:rsidR="00565A68">
+      <w:rPr>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="003B303F">
+    <w:r w:rsidR="0033613C">
       <w:rPr>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>-</w:t>
-[...1 lines deleted...]
-    <w:r w:rsidR="00B838DD">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="002E5491">
       <w:rPr>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00C86AE0">
+    <w:r w:rsidR="00AC5CA9">
       <w:rPr>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>202</w:t>
-[...1 lines deleted...]
-    <w:r w:rsidR="00C603B7">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00583869">
       <w:rPr>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>6</w:t>
-[...1 lines deleted...]
-    <w:r w:rsidR="00B90EF3">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="003C4F74">
       <w:rPr>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="002E5491">
+    <w:r w:rsidR="003375C4">
       <w:rPr>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">             </w:t>
-[...38 lines deleted...]
-      </w:rPr>
       <w:t xml:space="preserve">  </w:t>
-    </w:r>
-[...150 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00583869">
       <w:rPr>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
     <w:r w:rsidR="00B90EF3">
       <w:rPr>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
@@ -3319,92 +3310,94 @@
     <w:rsid w:val="000A0B66"/>
     <w:rsid w:val="000A150E"/>
     <w:rsid w:val="000B0280"/>
     <w:rsid w:val="000B54D7"/>
     <w:rsid w:val="000D0178"/>
     <w:rsid w:val="000E1E6A"/>
     <w:rsid w:val="000E26D2"/>
     <w:rsid w:val="000E2D52"/>
     <w:rsid w:val="000E2ED3"/>
     <w:rsid w:val="000F2AEC"/>
     <w:rsid w:val="00102A90"/>
     <w:rsid w:val="001039B4"/>
     <w:rsid w:val="00106C67"/>
     <w:rsid w:val="001125B5"/>
     <w:rsid w:val="00123B0F"/>
     <w:rsid w:val="00126823"/>
     <w:rsid w:val="0013083A"/>
     <w:rsid w:val="0013798E"/>
     <w:rsid w:val="00152108"/>
     <w:rsid w:val="001563B0"/>
     <w:rsid w:val="00157D50"/>
     <w:rsid w:val="00173473"/>
     <w:rsid w:val="00173ECF"/>
     <w:rsid w:val="001818D5"/>
     <w:rsid w:val="001874D3"/>
+    <w:rsid w:val="0019069D"/>
     <w:rsid w:val="001912D7"/>
     <w:rsid w:val="0019496E"/>
     <w:rsid w:val="001A3AC0"/>
     <w:rsid w:val="001A7F14"/>
     <w:rsid w:val="001D1154"/>
     <w:rsid w:val="001D30D6"/>
     <w:rsid w:val="001D6B3C"/>
     <w:rsid w:val="001E0EAE"/>
     <w:rsid w:val="001F3410"/>
     <w:rsid w:val="002107D5"/>
     <w:rsid w:val="0021180C"/>
     <w:rsid w:val="00211C24"/>
     <w:rsid w:val="00221A19"/>
     <w:rsid w:val="00224B4C"/>
     <w:rsid w:val="00224EEF"/>
     <w:rsid w:val="002344F7"/>
     <w:rsid w:val="002401E9"/>
     <w:rsid w:val="002407B7"/>
     <w:rsid w:val="0024621A"/>
     <w:rsid w:val="002479A2"/>
     <w:rsid w:val="0025088B"/>
     <w:rsid w:val="00251A0A"/>
     <w:rsid w:val="0025610B"/>
     <w:rsid w:val="002567EB"/>
     <w:rsid w:val="002621D8"/>
     <w:rsid w:val="00297E19"/>
     <w:rsid w:val="002A344D"/>
     <w:rsid w:val="002A589D"/>
     <w:rsid w:val="002B08A7"/>
     <w:rsid w:val="002C7AC6"/>
     <w:rsid w:val="002E2566"/>
     <w:rsid w:val="002E5491"/>
     <w:rsid w:val="002E6509"/>
     <w:rsid w:val="002F6390"/>
     <w:rsid w:val="002F65F2"/>
     <w:rsid w:val="003051B6"/>
     <w:rsid w:val="00314D84"/>
     <w:rsid w:val="003152E9"/>
     <w:rsid w:val="0032119D"/>
     <w:rsid w:val="00325803"/>
     <w:rsid w:val="003258AF"/>
     <w:rsid w:val="0033613C"/>
+    <w:rsid w:val="003375C4"/>
     <w:rsid w:val="00344F16"/>
     <w:rsid w:val="00354E3E"/>
     <w:rsid w:val="00361F49"/>
     <w:rsid w:val="00362DBB"/>
     <w:rsid w:val="00363552"/>
     <w:rsid w:val="0037013A"/>
     <w:rsid w:val="00382148"/>
     <w:rsid w:val="00382382"/>
     <w:rsid w:val="00397C33"/>
     <w:rsid w:val="003B230E"/>
     <w:rsid w:val="003B274B"/>
     <w:rsid w:val="003B303F"/>
     <w:rsid w:val="003B39B4"/>
     <w:rsid w:val="003B6DB8"/>
     <w:rsid w:val="003B718A"/>
     <w:rsid w:val="003C4F1D"/>
     <w:rsid w:val="003C4F74"/>
     <w:rsid w:val="003C74D9"/>
     <w:rsid w:val="003E6A75"/>
     <w:rsid w:val="003F19B3"/>
     <w:rsid w:val="0040654A"/>
     <w:rsid w:val="00411905"/>
     <w:rsid w:val="00413860"/>
     <w:rsid w:val="004212B3"/>
     <w:rsid w:val="004250C8"/>
@@ -3417,191 +3410,199 @@
     <w:rsid w:val="004544FC"/>
     <w:rsid w:val="00456D30"/>
     <w:rsid w:val="004875C5"/>
     <w:rsid w:val="004931A5"/>
     <w:rsid w:val="004A02A3"/>
     <w:rsid w:val="004A3271"/>
     <w:rsid w:val="004A5482"/>
     <w:rsid w:val="004A7461"/>
     <w:rsid w:val="004C0C4E"/>
     <w:rsid w:val="004F5C64"/>
     <w:rsid w:val="004F7652"/>
     <w:rsid w:val="005028EE"/>
     <w:rsid w:val="00516492"/>
     <w:rsid w:val="00516650"/>
     <w:rsid w:val="0051760D"/>
     <w:rsid w:val="00517C59"/>
     <w:rsid w:val="005216B5"/>
     <w:rsid w:val="00521F20"/>
     <w:rsid w:val="00522F26"/>
     <w:rsid w:val="00523893"/>
     <w:rsid w:val="005273B1"/>
     <w:rsid w:val="005375AA"/>
     <w:rsid w:val="00541FAA"/>
     <w:rsid w:val="00554170"/>
     <w:rsid w:val="00565A68"/>
+    <w:rsid w:val="00567B92"/>
     <w:rsid w:val="00573B40"/>
     <w:rsid w:val="00576BCD"/>
     <w:rsid w:val="00583869"/>
     <w:rsid w:val="005859D3"/>
     <w:rsid w:val="0058765D"/>
     <w:rsid w:val="00590459"/>
     <w:rsid w:val="00594609"/>
     <w:rsid w:val="005C43F6"/>
     <w:rsid w:val="005C46F1"/>
     <w:rsid w:val="005D0D84"/>
     <w:rsid w:val="005F0971"/>
     <w:rsid w:val="005F3359"/>
     <w:rsid w:val="005F61A6"/>
     <w:rsid w:val="00604959"/>
     <w:rsid w:val="00613B0C"/>
     <w:rsid w:val="00615581"/>
     <w:rsid w:val="00620837"/>
     <w:rsid w:val="006226A2"/>
     <w:rsid w:val="00623CED"/>
     <w:rsid w:val="0062579B"/>
     <w:rsid w:val="0062637E"/>
     <w:rsid w:val="006302F1"/>
+    <w:rsid w:val="00630BD1"/>
     <w:rsid w:val="00631CE1"/>
     <w:rsid w:val="00635DFF"/>
     <w:rsid w:val="006404A6"/>
     <w:rsid w:val="00641563"/>
     <w:rsid w:val="00643DDF"/>
     <w:rsid w:val="00651375"/>
     <w:rsid w:val="0066236A"/>
     <w:rsid w:val="00680134"/>
     <w:rsid w:val="00681EF6"/>
     <w:rsid w:val="00687910"/>
     <w:rsid w:val="00687A64"/>
     <w:rsid w:val="006A1E82"/>
     <w:rsid w:val="006B2CC4"/>
     <w:rsid w:val="006B5879"/>
     <w:rsid w:val="006C2651"/>
     <w:rsid w:val="006D17BA"/>
     <w:rsid w:val="006D3872"/>
     <w:rsid w:val="006E4FF1"/>
     <w:rsid w:val="006F0D5D"/>
     <w:rsid w:val="006F29B9"/>
     <w:rsid w:val="006F311E"/>
     <w:rsid w:val="00715354"/>
     <w:rsid w:val="00717FA9"/>
     <w:rsid w:val="007205D4"/>
     <w:rsid w:val="00735FF7"/>
     <w:rsid w:val="00741DC7"/>
     <w:rsid w:val="00764CD0"/>
     <w:rsid w:val="00794917"/>
     <w:rsid w:val="007A06E2"/>
     <w:rsid w:val="007A3591"/>
     <w:rsid w:val="007B61CC"/>
     <w:rsid w:val="007C1671"/>
     <w:rsid w:val="007C6E1E"/>
     <w:rsid w:val="007D2E33"/>
     <w:rsid w:val="007D4428"/>
     <w:rsid w:val="007E4EE3"/>
     <w:rsid w:val="007E50FE"/>
     <w:rsid w:val="007E5427"/>
     <w:rsid w:val="007E7AB0"/>
     <w:rsid w:val="0080167A"/>
     <w:rsid w:val="00810ADA"/>
     <w:rsid w:val="00822702"/>
+    <w:rsid w:val="00823F45"/>
     <w:rsid w:val="00834908"/>
     <w:rsid w:val="00842E75"/>
     <w:rsid w:val="008468A2"/>
     <w:rsid w:val="008518EC"/>
     <w:rsid w:val="00851C04"/>
     <w:rsid w:val="00851C8D"/>
     <w:rsid w:val="0085266F"/>
     <w:rsid w:val="00860CCB"/>
     <w:rsid w:val="008625F5"/>
+    <w:rsid w:val="00865A71"/>
     <w:rsid w:val="008706E2"/>
     <w:rsid w:val="00875098"/>
     <w:rsid w:val="00880B9C"/>
     <w:rsid w:val="00881B60"/>
     <w:rsid w:val="00897F5D"/>
+    <w:rsid w:val="008A1BAA"/>
     <w:rsid w:val="008B095F"/>
     <w:rsid w:val="008B0ABD"/>
     <w:rsid w:val="008B2A3E"/>
     <w:rsid w:val="008C57E3"/>
     <w:rsid w:val="008C6BCE"/>
     <w:rsid w:val="008E2ECE"/>
     <w:rsid w:val="008E43FA"/>
     <w:rsid w:val="008F1D5E"/>
     <w:rsid w:val="00903325"/>
     <w:rsid w:val="009147AC"/>
     <w:rsid w:val="00923AFE"/>
     <w:rsid w:val="00925CF8"/>
     <w:rsid w:val="00927D33"/>
     <w:rsid w:val="00934C2D"/>
+    <w:rsid w:val="00935092"/>
     <w:rsid w:val="0094074D"/>
     <w:rsid w:val="00944FCE"/>
     <w:rsid w:val="009477EE"/>
     <w:rsid w:val="00957923"/>
     <w:rsid w:val="00961B16"/>
     <w:rsid w:val="00964332"/>
     <w:rsid w:val="009672ED"/>
     <w:rsid w:val="00992201"/>
     <w:rsid w:val="00993C43"/>
     <w:rsid w:val="009A5B9F"/>
     <w:rsid w:val="009B4922"/>
     <w:rsid w:val="009B5906"/>
+    <w:rsid w:val="009B6826"/>
     <w:rsid w:val="009B778E"/>
     <w:rsid w:val="009C16FB"/>
     <w:rsid w:val="009E3F31"/>
     <w:rsid w:val="009E5284"/>
     <w:rsid w:val="009F6F31"/>
     <w:rsid w:val="00A041F7"/>
     <w:rsid w:val="00A137F4"/>
     <w:rsid w:val="00A13A5A"/>
     <w:rsid w:val="00A14979"/>
     <w:rsid w:val="00A152B1"/>
     <w:rsid w:val="00A248B7"/>
     <w:rsid w:val="00A250F8"/>
     <w:rsid w:val="00A276D7"/>
     <w:rsid w:val="00A33491"/>
     <w:rsid w:val="00A4786F"/>
     <w:rsid w:val="00A51F1B"/>
     <w:rsid w:val="00A62A21"/>
     <w:rsid w:val="00A73F21"/>
     <w:rsid w:val="00A74A48"/>
     <w:rsid w:val="00A76CB8"/>
     <w:rsid w:val="00A854D1"/>
     <w:rsid w:val="00A91CA1"/>
     <w:rsid w:val="00A93DEF"/>
     <w:rsid w:val="00A94776"/>
     <w:rsid w:val="00AA0B65"/>
     <w:rsid w:val="00AA50D8"/>
     <w:rsid w:val="00AA5860"/>
     <w:rsid w:val="00AC44D5"/>
     <w:rsid w:val="00AC5CA9"/>
     <w:rsid w:val="00AC6A5F"/>
     <w:rsid w:val="00AD1D1E"/>
     <w:rsid w:val="00AD33CF"/>
     <w:rsid w:val="00AD5540"/>
     <w:rsid w:val="00AE187C"/>
     <w:rsid w:val="00AE3053"/>
     <w:rsid w:val="00B007C9"/>
     <w:rsid w:val="00B00FA4"/>
+    <w:rsid w:val="00B02D71"/>
     <w:rsid w:val="00B076F8"/>
     <w:rsid w:val="00B0779C"/>
     <w:rsid w:val="00B13980"/>
     <w:rsid w:val="00B13D1B"/>
     <w:rsid w:val="00B2045E"/>
     <w:rsid w:val="00B23B01"/>
     <w:rsid w:val="00B303DA"/>
     <w:rsid w:val="00B40CEA"/>
     <w:rsid w:val="00B44C63"/>
     <w:rsid w:val="00B473C4"/>
     <w:rsid w:val="00B54582"/>
     <w:rsid w:val="00B567C4"/>
     <w:rsid w:val="00B717AC"/>
     <w:rsid w:val="00B72163"/>
     <w:rsid w:val="00B838DD"/>
     <w:rsid w:val="00B90EF3"/>
     <w:rsid w:val="00B96CD3"/>
     <w:rsid w:val="00BA3A50"/>
     <w:rsid w:val="00BB23FC"/>
     <w:rsid w:val="00BB33C3"/>
     <w:rsid w:val="00BB4053"/>
     <w:rsid w:val="00BB43BF"/>
     <w:rsid w:val="00BB50BB"/>
     <w:rsid w:val="00BC400A"/>
     <w:rsid w:val="00BC6988"/>
@@ -3664,50 +3665,51 @@
     <w:rsid w:val="00E14F69"/>
     <w:rsid w:val="00E2036F"/>
     <w:rsid w:val="00E30FBF"/>
     <w:rsid w:val="00E31B00"/>
     <w:rsid w:val="00E32E78"/>
     <w:rsid w:val="00E33762"/>
     <w:rsid w:val="00E43104"/>
     <w:rsid w:val="00E43A4B"/>
     <w:rsid w:val="00E43FCD"/>
     <w:rsid w:val="00E45EE5"/>
     <w:rsid w:val="00E55D26"/>
     <w:rsid w:val="00E60C9A"/>
     <w:rsid w:val="00E72253"/>
     <w:rsid w:val="00E74448"/>
     <w:rsid w:val="00E84F41"/>
     <w:rsid w:val="00E9504C"/>
     <w:rsid w:val="00E95130"/>
     <w:rsid w:val="00EA7D67"/>
     <w:rsid w:val="00EB0E63"/>
     <w:rsid w:val="00EC3ED6"/>
     <w:rsid w:val="00EC7C10"/>
     <w:rsid w:val="00ED48B3"/>
     <w:rsid w:val="00EE7B8D"/>
     <w:rsid w:val="00EF36CF"/>
     <w:rsid w:val="00EF4A54"/>
+    <w:rsid w:val="00F05039"/>
     <w:rsid w:val="00F147C1"/>
     <w:rsid w:val="00F249EF"/>
     <w:rsid w:val="00F2547D"/>
     <w:rsid w:val="00F27476"/>
     <w:rsid w:val="00F311A0"/>
     <w:rsid w:val="00F33CEA"/>
     <w:rsid w:val="00F35F57"/>
     <w:rsid w:val="00F520D0"/>
     <w:rsid w:val="00F70139"/>
     <w:rsid w:val="00F717B4"/>
     <w:rsid w:val="00F72165"/>
     <w:rsid w:val="00F74BF7"/>
     <w:rsid w:val="00F877D4"/>
     <w:rsid w:val="00F94DB0"/>
     <w:rsid w:val="00F9691F"/>
     <w:rsid w:val="00FA4F0A"/>
     <w:rsid w:val="00FA6CC8"/>
     <w:rsid w:val="00FA7509"/>
     <w:rsid w:val="00FA7BA6"/>
     <w:rsid w:val="00FB6993"/>
     <w:rsid w:val="00FC6A19"/>
     <w:rsid w:val="00FD2093"/>
     <w:rsid w:val="00FD33D3"/>
     <w:rsid w:val="00FD71E1"/>
     <w:rsid w:val="00FE1782"/>